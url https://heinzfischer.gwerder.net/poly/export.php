--- v0 (2025-12-20)
+++ v1 (2026-04-19)
@@ -186,51 +186,51 @@
       <alignment horizontal="left" vertical="top" wrapText="0" shrinkToFit="0" textRotation="0" indent="0"/>
       <protection locked="1" hidden="0"/>
     </xf>
     <xf applyAlignment="1" applyBorder="1" applyFont="1" applyFill="1" applyNumberFormat="1" fontId="3" fillId="4" borderId="0" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="0" shrinkToFit="0" textRotation="0" indent="0"/>
       <protection locked="1" hidden="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:gnmx="http://www.gnumeric.org/ext/spreadsheetml">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G93"/>
+  <dimension ref="A1:G92"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="67.5" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" style="0" width="3.8092948717948723" bestFit="1" customWidth="1"/>
     <col min="2" max="2" style="0" width="5.713942307692308" bestFit="1" customWidth="1"/>
     <col min="3" max="3" style="0" width="19.04647435897436" bestFit="1" customWidth="1"/>
     <col min="4" max="4" style="0" width="22.855769230769234" bestFit="1" customWidth="1"/>
     <col min="5" max="5" style="0" width="28.56971153846154" bestFit="1" customWidth="1"/>
     <col min="6" max="6" style="0" width="17.141826923076923" bestFit="1" customWidth="1"/>
     <col min="7" max="7" style="0" width="26.665064102564106" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" style="0" width="12.856370192307693"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2" t="inlineStr">
         <is>
@@ -435,51 +435,51 @@
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>041/763.04.94</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>hjbach@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>Bachmann Sergio</t>
         </is>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>Beckenmoosstr. 8</t>
+          <t>Schlüsselstr. 8</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>5330 Zurzach</t>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t>056/249.26.30</t>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t>selu.bachmann@gmail.com</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="4">
         <v>7</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>1</v>
       </c>
@@ -2359,919 +2359,886 @@
         </is>
       </c>
       <c r="E66" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t>052 202 12 29</t>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t>jacques.rohner@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4">
         <v>65</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Ruckstuhl Jürg</t>
+          <t>Russak Steffen</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>Haldenstrsse 5</t>
+          <t>300 N. Gail Circle</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
-          <t>8124 Maur</t>
+          <t>Boise, ID 83706, USA</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>044/980.27.07</t>
+          <t>+1.208.996.7930</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
-          <t>juerg.ruckstuhl01@gmail.com</t>
+          <t>stemaru@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5">
         <v>66</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="5" t="inlineStr">
         <is>
-          <t>Russak Steffen</t>
+          <t>Salomé Daniel</t>
         </is>
       </c>
       <c r="D68" s="5" t="inlineStr">
         <is>
-          <t>300 N. Gail Circle</t>
+          <t>Sus chez Callin</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>Boise, ID 83706, USA</t>
+          <t>1172 Bougy-Villars</t>
         </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
-          <t>+1.208.996.7930</t>
+          <t>021/808.64.60</t>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
-          <t>stemaru@bluewin.ch</t>
+          <t>d.salome@sefanet.ch</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4">
         <v>67</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Salomé Daniel</t>
+          <t>Schelling Erwin</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>Sus chez Callin</t>
+          <t>Randenstrasse 75</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
-          <t>1172 Bougy-Villars</t>
+          <t>8200 Schaffhausen</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
-          <t>021/808.64.60</t>
+          <t>052/624.70.08</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
-          <t>d.salome@sefanet.ch</t>
+          <t>sschelling@sunrise.ch</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5">
         <v>68</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C70" s="5" t="inlineStr">
         <is>
-          <t>Schelling Erwin</t>
+          <t>Schenk Christian</t>
         </is>
       </c>
       <c r="D70" s="5" t="inlineStr">
         <is>
-          <t>Randenstrasse 75</t>
+          <t>Bahnhofstr. 20</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>8200 Schaffhausen</t>
+          <t>8942 Oberrieden</t>
         </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
-          <t>052/624.70.08</t>
+          <t>044/720.99.14</t>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
-          <t>sschelling@sunrise.ch</t>
+          <t>chris.schenk@gmx.ch</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4">
         <v>69</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Schenk Christian</t>
+          <t>Schepp Florian</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>Bahnhofstr. 20</t>
+          <t>Starenstrasse 17</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>8942 Oberrieden</t>
+          <t>4103 Bottmingen</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>044/720.99.14</t>
+          <t>061/401.15.61</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
-          <t>chris.schenk@gmx.ch</t>
+          <t>f.schepp@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5">
         <v>70</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="5" t="inlineStr">
         <is>
-          <t>Schepp Florian</t>
+          <t>Schlachter Willy</t>
         </is>
       </c>
       <c r="D72" s="5" t="inlineStr">
         <is>
-          <t>Starenstrasse 17</t>
-[...5 lines deleted...]
-        </is>
+          <t>Hägelerstrasse 6</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>2</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
-          <t>061/401.15.61</t>
+          <t>056/4419317</t>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
-          <t>f.schepp@bluewin.ch</t>
+          <t>willy.schlachter@icloud.com</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4">
         <v>71</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Schlachter Willy</t>
+          <t>Scholer Urs</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>Hägelerstrasse 6</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>Chemin du Chano 15</t>
+        </is>
+      </c>
+      <c r="E73" s="4" t="inlineStr">
+        <is>
+          <t>1802 Corseaux</t>
+        </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
-          <t>056/4419317</t>
+          <t>021/943 31 45</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
-          <t>willy.schlachter@icloud.com</t>
+          <t>ursscholer@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5">
         <v>72</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C74" s="5" t="inlineStr">
         <is>
-          <t>Scholer Urs</t>
+          <t>Schwerzmann Franz</t>
         </is>
       </c>
       <c r="D74" s="5" t="inlineStr">
         <is>
-          <t>Chemin du Chano 15</t>
+          <t>Rosenweg 8</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>1802 Corseaux</t>
+          <t>6343 Buonas</t>
         </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
-          <t>021/943 31 45</t>
+          <t>041/790 24 62</t>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
-          <t>ursscholer@bluewin.ch</t>
+          <t>franz.schwerzmann@datazug.ch</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4">
         <v>73</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Schwerzmann Franz</t>
+          <t>Schönbächler Erich</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>Rosenweg 8</t>
+          <t>Chellenstrasse 18</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
-          <t>6343 Buonas</t>
+          <t>9403 Goldach</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t>041/790 24 62</t>
+          <t>071/841.74.07</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
-          <t>franz.schwerzmann@datazug.ch</t>
+          <t>euh.schoenbaechler@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5">
         <v>74</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C76" s="5" t="inlineStr">
         <is>
-          <t>Schönbächler Erich</t>
+          <t>Ségal Gérard</t>
         </is>
       </c>
       <c r="D76" s="5" t="inlineStr">
         <is>
-          <t>Chellenstrasse 18</t>
+          <t>37, chemin de la Paisible</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
-          <t>9403 Goldach</t>
+          <t>1814 La-Tour-de-Peilz</t>
         </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
-          <t>071/841.74.07</t>
+          <t>021/944.35.35</t>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
-          <t>euh.schoenbaechler@bluewin.ch</t>
+          <t>gerard_segal@yahoo.fr</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4">
         <v>75</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Ségal Gérard</t>
+          <t>Singh Vijay</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>37, chemin de la Paisible</t>
-[...5 lines deleted...]
-        </is>
+          <t>Schützenstrasse 5</t>
+        </is>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>4</v>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>021/944.35.35</t>
+          <t>044/391.45.38</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
-          <t>gerard_segal@yahoo.fr</t>
+          <t>vk@singh.ch</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5">
         <v>76</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="5" t="inlineStr">
         <is>
-          <t>Singh Vijay</t>
+          <t>Sonderegger Dieter</t>
         </is>
       </c>
       <c r="D78" s="5" t="inlineStr">
         <is>
-          <t>Schützenstrasse 5</t>
-[...3 lines deleted...]
-        <v>4</v>
+          <t>Waldmattstrasse 15</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>8135 Langnau</t>
+        </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
-          <t>044/391.45.38</t>
+          <t>044/713.18.32</t>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
-          <t>vk@singh.ch</t>
+          <t>dieter.sonderegger@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4">
         <v>77</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Sonderegger Dieter</t>
+          <t>Stehrenberger Walter</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>Waldmattstrasse 15</t>
-[...5 lines deleted...]
-        </is>
+          <t>Hermannstrasse 22</t>
+        </is>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>6</v>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t>044/713.18.32</t>
+          <t>079/816.73.31</t>
         </is>
       </c>
       <c r="G79" s="4" t="inlineStr">
         <is>
-          <t>dieter.sonderegger@bluewin.ch</t>
+          <t>walter.stehrenberger@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5">
         <v>78</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C80" s="5" t="inlineStr">
         <is>
-          <t>Stehrenberger Walter</t>
+          <t>Stucki Peter</t>
         </is>
       </c>
       <c r="D80" s="5" t="inlineStr">
         <is>
-          <t>Hermannstrasse 22</t>
-[...3 lines deleted...]
-        <v>6</v>
+          <t>Wieswandstrasse 16</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>8454 Buchberg</t>
+        </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
-          <t>079/816.73.31</t>
+          <t>044/867.41.33</t>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
-          <t>walter.stehrenberger@bluewin.ch</t>
+          <t>stucki-wegelin@shinternet.ch</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4">
         <v>79</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Stucki Peter</t>
+          <t>Stutz Andy</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>Wieswandstrasse 16</t>
+          <t>18 De Hoop Avenue</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
-          <t>8454 Buchberg</t>
+          <t>Tamboers Kloof,CapeTown 8001 RSA</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
-          <t>044/867.41.33</t>
+          <t>0027/21.423.96.81</t>
         </is>
       </c>
       <c r="G81" s="4" t="inlineStr">
         <is>
-          <t>stucki-wegelin@shinternet.ch</t>
+          <t>z.a.stutz@mweb.co.za</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5">
         <v>80</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="5" t="inlineStr">
         <is>
-          <t>Stutz Andy</t>
+          <t>Telleschi Pierluigi</t>
         </is>
       </c>
       <c r="D82" s="5" t="inlineStr">
         <is>
-          <t>18 De Hoop Avenue</t>
+          <t>Via Privata ai Pini 6</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
-          <t>Tamboers Kloof,CapeTown 8001 RSA</t>
+          <t>6924 Sorengo</t>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
-          <t>0027/21.423.96.81</t>
+          <t>091/966.04.39</t>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
-          <t>z.a.stutz@mweb.co.za</t>
+          <t>pierluigi@telleschi.ch</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4">
         <v>81</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Telleschi Pierluigi</t>
+          <t>Toedtli Sergej</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Via Privata ai Pini 6</t>
-[...5 lines deleted...]
-        </is>
+          <t>Frohburgstrasse 25</t>
+        </is>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>3</v>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>091/966.04.39</t>
+          <t>044/785.07.01</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
-          <t>pierluigi@telleschi.ch</t>
+          <t>toedtli@vesdo.com</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="5">
         <v>82</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C84" s="5" t="inlineStr">
         <is>
-          <t>Toedtli Sergej</t>
+          <t>Vannotti Giancarlo</t>
         </is>
       </c>
       <c r="D84" s="5" t="inlineStr">
         <is>
-          <t>Frohburgstrasse 25</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>Erlenstrasse 13</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>8810 Horgen</t>
+        </is>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
-          <t>044/785.07.01</t>
+          <t>044/725.69.29</t>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
-          <t>toedtli@vesdo.com</t>
+          <t>giancarlo.vannotti@gmx.net</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4">
         <v>83</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Vannotti Giancarlo</t>
+          <t>Varga Zoltan</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>Erlenstrasse 13</t>
+          <t>Trettackerweg 14</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
-          <t>8810 Horgen</t>
+          <t>5415 Nussbaumen</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
-          <t>044/725.69.29</t>
+          <t>056/282.19.65</t>
         </is>
       </c>
       <c r="G85" s="4" t="inlineStr">
         <is>
-          <t>giancarlo.vannotti@gmx.net</t>
+          <t>zovarga@gmx.ch</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5">
         <v>84</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C86" s="5" t="inlineStr">
         <is>
-          <t>Varga Zoltan</t>
+          <t>Villiger Kaspar</t>
         </is>
       </c>
       <c r="D86" s="5" t="inlineStr">
         <is>
-          <t>Trettackerweg 14</t>
+          <t>Gubelstrasse 24</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>5415 Nussbaumen</t>
+          <t>6300 Zug</t>
         </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
-          <t>056/282.19.65</t>
+          <t>031 952 61 00</t>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
-          <t>zovarga@gmx.ch</t>
+          <t>kasvil@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4">
         <v>85</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Villiger Kaspar</t>
+          <t>Walty Andrea</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Gubelstrasse 24</t>
+          <t>Via della Posta 44, App 423</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
-          <t>6300 Zug</t>
+          <t>6600 Locarno</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
-          <t>031 952 61 00</t>
+          <t>091/ 780.59.10</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
-          <t>kasvil@bluewin.ch</t>
+          <t>pa.walty@tidata.net</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5">
         <v>86</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C88" s="5" t="inlineStr">
         <is>
-          <t>Walty Andrea</t>
+          <t>Wellmann Heini</t>
         </is>
       </c>
       <c r="D88" s="5" t="inlineStr">
         <is>
-          <t>Via della Posta 44, App 423</t>
+          <t>Max Dätwilerstrasse 26</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
-          <t>6600 Locarno</t>
+          <t>8126 Zumikon</t>
         </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
-          <t>091/ 780.59.10</t>
+          <t>044 980.45.71</t>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
-          <t>pa.walty@tidata.net</t>
+          <t>heini@hmwellmann.ch</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4">
         <v>87</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Wellmann Heini</t>
+          <t>Westphalen Stephan</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Max Dätwilerstrasse 26</t>
+          <t>Seestrasse 76</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t>8126 Zumikon</t>
+          <t>8802 Kilchberg</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>044 980.45.71</t>
+          <t>061/361.24.13</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
-          <t>heini@hmwellmann.ch</t>
+          <t>stephan@westphalen.ch</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="5">
         <v>88</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C90" s="5" t="inlineStr">
         <is>
-          <t>Westphalen Stephan</t>
+          <t>Wettstein Hans</t>
         </is>
       </c>
       <c r="D90" s="5" t="inlineStr">
         <is>
-          <t>Seestrasse 76</t>
+          <t>Clarastrasse 12</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
-          <t>8802 Kilchberg</t>
+          <t>5442 Fislisbach</t>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
-          <t>061/361.24.13</t>
+          <t>056/493.28.56</t>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
-          <t>stephan@westphalen.ch</t>
+          <t>hans.e.wettstein@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4">
         <v>89</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Wettstein Hans</t>
+          <t>Widin Beat</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Clarastrasse 12</t>
+          <t>Am Chatzebach 2</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
-          <t>5442 Fislisbach</t>
+          <t>4104 Oberwil BL</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>056/493.28.56</t>
+          <t>079/569.53.11</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
-          <t>hans.e.wettstein@bluewin.ch</t>
+          <t>beat.widin@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5">
         <v>90</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C92" s="5" t="inlineStr">
         <is>
-          <t>Widin Beat</t>
+          <t>Wolfer Beat</t>
         </is>
       </c>
       <c r="D92" s="5" t="inlineStr">
         <is>
-          <t>Am Chatzebach 2</t>
+          <t>Ifangstrasse 18</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
-          <t>4104 Oberwil BL</t>
+          <t>8415 Gräslikon</t>
         </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
-          <t>079/569.53.11</t>
+          <t>079/430.29.30</t>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
-        <is>
-[...31 lines deleted...]
-      <c r="G93" s="4" t="inlineStr">
         <is>
           <t>wolfer.beat@bluewin.ch</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0" pivotTables="0" selectUnlockedCells="1"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
   </mergeCells>
   <printOptions/>
   <pageMargins left="1" right="1" top="1.6666666666666667" bottom="1.6666666666666667" header="1" footer="1"/>
   <pageSetup blackAndWhite="0" cellComments="asDisplayed" draft="0" errors="displayed" fitToHeight="0" fitToWidth="0" orientation="portrait" pageOrder="downThenOver" paperSize="9" scale="100" useFirstPageNumber="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;A</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>gnumeric</Application>
   <AppVersion></AppVersion>