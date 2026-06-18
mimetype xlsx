--- v1 (2026-04-19)
+++ v2 (2026-06-18)
@@ -212,51 +212,51 @@
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="67.5" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" style="0" width="3.8092948717948723" bestFit="1" customWidth="1"/>
     <col min="2" max="2" style="0" width="5.713942307692308" bestFit="1" customWidth="1"/>
     <col min="3" max="3" style="0" width="19.04647435897436" bestFit="1" customWidth="1"/>
     <col min="4" max="4" style="0" width="22.855769230769234" bestFit="1" customWidth="1"/>
     <col min="5" max="5" style="0" width="28.56971153846154" bestFit="1" customWidth="1"/>
     <col min="6" max="6" style="0" width="17.141826923076923" bestFit="1" customWidth="1"/>
     <col min="7" max="7" style="0" width="26.665064102564106" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" style="0" width="12.856370192307693"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2" t="inlineStr">
         <is>
-          <t>Datum: 8.Okt 2025</t>
+          <t>Stand: 16.05.2026 17:13</t>
         </is>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Ref</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>Anrede</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Name und Vorname</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Adresse</t>
@@ -435,61 +435,61 @@
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>041/763.04.94</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>hjbach@bluewin.ch</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>Bachmann Sergio</t>
         </is>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>Schlüsselstr. 8</t>
+          <t>Schlüsselstr. 27</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
-          <t>5330 Zurzach</t>
+          <t>5330 Bad Zurzach</t>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
-          <t>056/249.26.30</t>
+          <t>0764274046</t>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t>selu.bachmann@gmail.com</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="4">
         <v>7</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>Berger Jean-Michel</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>ch.de Monthoux 6</t>
         </is>
       </c>